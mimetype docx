--- v0 (2026-05-28)
+++ v1 (2026-08-27)
@@ -1,18619 +1,12100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="7825839C" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
+    <w:p w14:paraId="76977CF0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t>Pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> HYPERLINK "https://likumi.lv/wwwraksti/2025/077/BILDES/MK_NOT_238/5068552B82EE_PIEL_8.DOCX" </w:instrText>
+        <w:br/>
+        <w:t>Liepājas Valsts tehnikuma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:br/>
+        <w:t>2026. gada 17. augusta lēmumam Nr. 1.6/6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+    </w:p>
+    <w:p w14:paraId="2CA0F947" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0000FF"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DD0B9B">
+      </w:pPr>
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="0000FF"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>pielikums</w:t>
+        <w:t>Liepājas Valsts tehnikuma maksas pakalpojumu cenrādis</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...222 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="30" w:type="dxa"/>
           <w:left w:w="30" w:type="dxa"/>
           <w:bottom w:w="30" w:type="dxa"/>
           <w:right w:w="30" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="867"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1141"/>
+        <w:gridCol w:w="842"/>
+        <w:gridCol w:w="2986"/>
+        <w:gridCol w:w="1649"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="1284"/>
+        <w:gridCol w:w="1299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="661514A0" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="4C8F089F" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211B0632" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3687E43F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>p. k.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
+            <w:tcW w:w="1550" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24C97CA4" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...41 lines deleted...]
-            <w:tcW w:w="850" w:type="pct"/>
+          <w:p w14:paraId="164C1B5B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pakalpojuma veids</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60BF5633" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="00C23D11" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Mērvienība</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="600" w:type="pct"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="275ACC54" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="36AD61D5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Cena bez PVN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcW w:w="700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="615D7846" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="348F0C1C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>PVN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
+            <w:tcW w:w="700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59DBF363" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...39 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6ED06A68" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Cena ar PVN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="69D5AE53" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="6CDA2DBC" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51C51B09" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="264AAAE2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11AB0B1A" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="198A61E4" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Pakalpojumi izglītojamiem</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="67AF3FD6" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3063C601" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="458D83BD" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="09197133" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6103BE7A" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="30185438" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas pakalpojumi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="358C9379" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="2DAB0F57" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4930D5B3" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7EAFF026" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...125 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9CCF33" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa (Ventspils ielā 51A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20C5B8DD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens mēnesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C51A7E3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43A292BF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...137 lines deleted...]
-              <w:t>10,00</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE476B6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="7FC7C227" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="1B0A53AB" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D024652" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="167853AD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...125 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="212EC9E0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa (Vānes ielā 4A, Liepājā)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...104 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B03486E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens mēnesis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67FE6452" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="255B9F1E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,00</w:t>
             </w:r>
-          </w:p>
-[...28 lines deleted...]
-              <w:t>10,00</w:t>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F40901" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="16C78332" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="52880383" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D705CF0" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="76387499" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...215 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDE1B99" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa izglītojamiem, kas mācās citā mācību iestādē (Ventspils ielā 51A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59D5ACE6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vieta mēnesī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7556D82E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>51,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB05ABE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...137 lines deleted...]
-              <w:t>45,75</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B95F294" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>51,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="25281AD6" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="46CB249D" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F00CE8E" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="46FB9A12" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...215 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D528A71" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa izglītojamiem, kas mācās citā mācību iestādē (Vānes ielā 4A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2295EC17" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vieta mēnesī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8EFC6E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>51,57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4476EC24" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...137 lines deleted...]
-              <w:t>45,75</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="214DF560" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>51,57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="10362E35" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5EE61BEA" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E9A56FE" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7A487279" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.1.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...141 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="485C8B2F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>veļas mašīnas izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21547466" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena reize</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40023D3A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30F3C18C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1254EBC8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="05A73499" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="112A30B0" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09976466" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3CC9CC0E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FF358ED" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...87 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="24A60C14" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Dienesta viesnīcas pakalpojumi citām personām</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="653C0397" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5CAD0328" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A998368" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1A9A861D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...153 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3517C686" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa (Ventspils ielā 51A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C27E129" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>diennakts</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...91 lines deleted...]
-              <w:t>10,00</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50F5E3F8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>13,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04378786" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1,61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6156DEC5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="029B1062" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="72E39AD0" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A629391" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="745EFC54" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...153 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B032ACF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa (Vānes ielā 4A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438E30A0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>diennakts</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...91 lines deleted...]
-              <w:t>10,00</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40EC337B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>13,39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="407FC8DB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1,61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="014944DE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="09F5B065" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5380A54B" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11D0424A" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="20B7172D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...297 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B00D0DF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa ilgāk par 10 dienām, sākot ar pirmo diennakti dienesta viesnīcā (Ventspils ielā 51A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5959C557" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>diennakts</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...91 lines deleted...]
-              <w:t>8,01</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63F47BA3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9,82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3537FEAC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1,18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4031D9E3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="2548DA2B" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3B60A456" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="317CD980" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="09520132" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...297 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A049190" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>dienesta viesnīcas maksa ilgāk par 10 dienām, sākot ar pirmo diennakti dienesta viesnīcā (Vānes ielā 4A, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C511636" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>diennakts</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...91 lines deleted...]
-              <w:t>7,92</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCDC161" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9,82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79805CB5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1,18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C718DFB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>11,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4EF289D9" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="63067C15" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76E663FB" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="058D3C08" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F969582" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="1644A8A5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Kancelejas pakalpojumi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4E4E7FDB" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="68A6F27D" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499F19C8" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0AD33009" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...125 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62E68D27" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ar izglītības procesu saistītās dokumentācijas dublikāta izsniegšana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41C200BD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena vienība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA317E5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1,74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD87FBC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...73 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25A93D72" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...60 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="31243110" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="77B896AC" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="348BDC09" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="67B18877" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74851930" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...107 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="20CD1C04" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Telpu izmantošana semināru un citu pasākumu organizēšanai</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="44AAEC4C" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3CC6C8B1" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="547AF892" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7F7940C9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C9ED701" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="69B76C68" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>zāles izmantošana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="31AA722E" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="2F74689D" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C37FC85" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="310E1242" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03DF2D4C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aktu zāles izmantošana (Ventspils ielā 51, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23D95C62" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...86 lines deleted...]
-              <w:t>30,10</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64B9CFAD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>37,19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476102E7" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7,81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB936B3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>45,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="121DE338" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="05E3FE18" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72EB1598" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1FDE24FB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="283D71C6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>aktu zāles izmantošana (Vānes ielā 4, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5842826F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...86 lines deleted...]
-              <w:t>25,88</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A92BD6F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>24,79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7A0E63" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5,21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7786B53E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="21C9D8D3" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="7A3359CF" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FA28DD9" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="169787DB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E43ABAF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sporta zāles izmantošana (Ventspils ielā 51, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="151E2B39" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="416CEA98" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25,77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A70AE9A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE6F435" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31,18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="43A5563E" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5D1FCBEA" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="578FCA80" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1F09621F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="460605EB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>sporta zāles izmantošana (Vānes ielā 4, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="701DED39" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47229047" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>27,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1405D547" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED3C455" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>33,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="24F4910A" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="52156558" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38EA51BB" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="27DEC473" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...239 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28232D98" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ģērbtuves un dušas izmantošana (vienam cilvēkam) (Ventspils ielā 51, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6898F470" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena reize</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE64CD2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="741DEFD9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8756B0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="487626C1" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5DB79EDE" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="556CFD1B" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="19DDBEC8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.1.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...275 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AECC204" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ģērbtuves un dušas izmantošana (vienam cilvēkam) sporta zālē (Vānes ielā 4, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17DBF89C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena reize</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CDD348A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3570FD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="063C989E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="30D27E7C" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="22AB4833" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77B99CF1" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="685690B3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26C6B9CC" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5BFA0C00" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mācību telpu izmantošana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4D7E0F9A" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="381C4F13" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="164B1771" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1FFD8B18" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCDE4E5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mācību klases izmantošana (ar aprīkojumu, līdz 20 vietām)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61D3027A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7712E1A0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9,99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A66B921" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41D8E029" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="63904B19" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="67B3C9E6" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78296A72" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="31125F00" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="28D34756" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mācību klases izmantošana (ar aprīkojumu, virs 20 vietām)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C647AE5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45CB7610" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>12,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="297D199B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2,54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4C2853" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>14,62</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1AFA056C" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="6281ACEA" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="319DEB07" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="77555CE9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20DA471D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>datorklases izmantošana (ar aprīkojumu, līdz 20 vietām)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70E6EFBC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6687F515" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>17,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D21527" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E822991" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="5637612D" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="18CC1DE3" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04AECAF2" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="23D375FC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...140 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02620A62" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>galdniecības praktisko nodarbību klases izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0635102C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBA0ECD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>35,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48D69C63" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C3A6F48" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>42,35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1A79070A" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="4D5534B9" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2597EB11" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="69A34356" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...158 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="375B2B16" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>apdares darbu praktisko nodarbību klases izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F90B399" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D46CECC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10783643" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4,64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC66D1F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="54A52329" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="2B204699" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="300FB7E4" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="58D47DCA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEA8D64" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>automehāniķu mācību darbnīcas izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="433F1B75" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="670D2128" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>27,77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBDEA92" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79DCEA95" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>33,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="3794809A" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="0DF463AF" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E42D161" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="104127CA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.2.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA01972" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>atslēdznieku mācību darbnīcas izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFCF292" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F2A1CE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3642B6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAA2905" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>37,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="6D473CCE" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="0EBF5D84" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57165A74" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="73A0F342" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00A11E25" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>metināšanas mācību darbnīcas izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="400E2BF6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB950E2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3260F593" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6,36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB9CB76" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>36,66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="28C864C6" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="41165AD3" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F49023" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E7336CA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...140 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0509D92D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>elektrotehnikas praktisko nodarbību klases izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DD3523" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="724C7CD8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5E5158" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6385F1" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1D3BBFC2" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3FCCB8A1" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2ACECBD5" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="11A71644" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="520DD85D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>šuvēju mācību klases izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78324152" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B00E951" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D038C16" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3,87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2202A7" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22,32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="17FE9A75" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="17ABFD8F" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="183831DF" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2BD3CAFC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.2.11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...122 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="771EFEDC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>frizieru mācību klases izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B242B8A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35A74372" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15,29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD33F0F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2709B2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="375F88E9" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="1050A6EE" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D783746" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="3C2B0F39" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>3.2.12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...104 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF3C0FE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>virtuves laboratorijas izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543FAE75" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A14A4B5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>15,62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74FF844D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="098361EE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>18,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="12E04514" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="244DE2BC" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67142A89" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0120A62C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BB0A616" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...53 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5C9391D1" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>citu platību izmantošana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="29A952C2" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="2EC31FE4" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40C6D4C0" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5B000323" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A854270" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>muzeja telpu izmantošana (Vānes ielā 4, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55528BAB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...86 lines deleted...]
-              <w:t>20,35</w:t>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC4F5D0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>24,79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51170C78" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5,21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C46449C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="725F6D50" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="438BCFC9" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FD89ABE" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0EAB3430" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...166 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58FDDE6B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>stadiona izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4A8591" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF2C539" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>25,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B84E25E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53ECEEA3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="0130A296" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="160CE055" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F18D59" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="65AF336D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D54BB89" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>basketbola laukuma izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB2F92" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="704C9B60" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45F19993" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="609D853A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4D8D0C12" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="32F7F8FC" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D9FB01" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0706E3B1" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E59A35E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>futbola laukuma izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDD0B1D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0039B2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8,62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09B21332" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F971B1E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10,43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1DCEDBF5" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="507CFA22" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3714E7A1" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6E17A007" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...210 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B632D7F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mini florbola un futbola laukuma izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46D52BD7" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFFB49D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC0DF40" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0841699A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4DC8CE6B" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="2B598332" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23D90B9D" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6594C53D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="175F9BAA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>vieglatlētikas laukuma izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49E38ED1" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39EABB66" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D23F8DD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>1,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="680F3B0E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="5A6BA2BA" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="182D42C8" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BA3B14B" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="240AD95A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F411069" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>stadiona ģērbtuves izmantošana (citu izglītības iestāžu izglītojamiem)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1F6743" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65C92405" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7077B3DF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3C6CF8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="154D554A" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="35D3383D" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E4E9EF2" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1B67C096" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...202 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7653EA5E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tirdzniecības objekta izvietošanas laukuma izmantošana (Ventspils ielā 51, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0C531AFA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...44 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mēnesī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3EA1FD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD95773" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18FCD063" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="744FD248" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3149F065" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52CDB22D" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="03214093" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.3.9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...202 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB6F4A9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>tirdzniecības objekta izvietošanas laukuma izmantošana (Vānes ielā 4, Liepājā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED4C625" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD0B9B">
-[...44 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mēnesī</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23C2669D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73E76176" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E92D033" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>31,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="20010F8D" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="3DE15373" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="354317F5" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7C98318C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...140 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75B1C669" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>stadiona izmantošana pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4015A268" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="190437CA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51DD0936" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27B74BBD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1EAF1204" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="1EF2AA98" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63BE696A" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="084B28B0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...140 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4664AD79" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>ēdnīcas izmantošana pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5FC404" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37EF84C0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC49589" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62A9962A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="76374035" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="23CBD1C5" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D52E3E4" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5E873AD2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3.3.12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...194 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04E86D93" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>mācību klašu vai darbnīcu izmantošana pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63C0475D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena stunda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="627EA601" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB371CB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12215523" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="7774A500" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="64DFAFB4" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40A71CA0" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5D3B32EE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66020B34" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...61 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="431DAF6D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Galda servēšanas piederumu izmantošana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="39F90F58" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="0E9DA931" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50EAEC68" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="746474B0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...141 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDD7E25" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>galda piederumu izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="683D352B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena vienība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2DA9C3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65D649F8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68E0AEC5" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="54C5FF03" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="72289A60" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22CE87C0" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5170664F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...141 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6011D6AA" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>servēšanas trauku izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27651C2A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena vienība</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF63A04" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1CA596" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F094855" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="46F80A98" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="201CAB98" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AD4EA29" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1AB7493E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...113 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04818673" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>galdautu izmantošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="780FA2B8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens kilograms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE26ED9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>2,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC33401" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0,58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAED48A" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="43D4B4A5" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="5FE54D89" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="34BB4ADA" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="06EFAAA2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
               <w:t>4.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...125 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3371B61C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>iekārtu izmantošana pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C641EEC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...23 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="180319E8" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A058869" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="514F07A6" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="3AE7B007" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="7E8E941B" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5222F888" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7ADC5FA0" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4550" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22A54F80" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...60 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="734D7BAD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>Izglītības pakalpojumi (kursi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4ED7DA5E" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="74F2B4A2" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6558BDCE" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="3ED4BE2E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...242 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0290B39F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>neformālās izglītības programmas:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04478420" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>• Uzņēmumu darbiniekiem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46A47D4B" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>• Privātpersonām/interesentiem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F678386" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena programma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312D7BB4" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38EF81EE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5758639F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="4A28546E" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="08BDC196" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49E13698" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="1E089DF2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...53 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA00064" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>profesionālās tālākizglītības programmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="543BCE00" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena programma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155AAF64" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>līgumcena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53075D8D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9CDC56" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="2A85280C" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="613268FB" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="083BCC04" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="72B85202" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...53 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="242F119C" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>profesionālās pilnveides programmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CC36351" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viena programma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC5E581" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>līgumcena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79025FD9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B240DCD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="5B4CEA8B" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="67A248AB" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="515E261B" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="65F25A98" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...107 lines deleted...]
-            <w:r w:rsidRPr="00DD0B9B">
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8A6B43" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>modulārās profesionālās izglītības programmas moduļa apguve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6241AE59" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens modulis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCA7157" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>līgumcena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6AC463" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0,00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00622D16">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="pct"/>
-[...136 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13FCE322" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="44E002C7" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="29A5C4CD" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30CEC0E5" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="57CAC699" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...160 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1931CCCD" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>kursi pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="268A998F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens kurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E31C88F" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46E7E5F9" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="496E5AFF" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="1B2D433D" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="4972B808" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60D77677" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="577BAFFB" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...160 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1B2346" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>semināri pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F250E46" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens seminārs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA13EBE" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13F0B20D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13EB6AF3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w14:paraId="36D2EF89" w14:textId="77777777" w:rsidTr="00DD0B9B">
+      <w:tr w:rsidR="00622D16" w:rsidRPr="00622D16" w14:paraId="08FAB254" w14:textId="77777777" w:rsidTr="00622D16">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32794D6F" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...12 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="510AD6E2" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5.7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="pct"/>
-[...178 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27E27CFC" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>konkursu rīkošana pēc individuāla pieprasījuma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36E1A411" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>viens konkurss</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095FF5D3" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>līgumcena</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...27 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4166445E" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>21 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="600" w:type="pct"/>
-[...21 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="700" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B59A424" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00622D16">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="553C3D60" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
-[...27 lines deleted...]
-    <w:p w14:paraId="030B6737" w14:textId="77777777" w:rsidR="00DD0B9B" w:rsidRPr="00DD0B9B" w:rsidRDefault="00DD0B9B" w:rsidP="00DD0B9B">
+    <w:p w14:paraId="1497EB4D" w14:textId="77777777" w:rsidR="00622D16" w:rsidRPr="00622D16" w:rsidRDefault="00622D16" w:rsidP="00622D16">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Piezīmes.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00622D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Pievienotās vērtības nodokli nepiemēro saskaņā ar Pievienotās vērtības nodokļa likuma 52. panta pirmās daļas 25. punkta "a" apakšpunktu.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Pievienotās</w:t>
+        <w:br/>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...300 lines deleted...]
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Piemēro samazināto pievienotās vērtības nodokļa likmi (12 %) saskaņā ar Pievienotās vērtības nodokļa likuma 42. panta desmito daļu.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Piemēro</w:t>
+        <w:br/>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...300 lines deleted...]
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Pievienotās vērtības nodokli nepiemēro saskaņā ar Pievienotās vērtības nodokļa likuma 52. panta pirmās daļas 12. punktu.</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Pievienotās</w:t>
+        <w:br/>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...282 lines deleted...]
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD0B9B">
+      <w:r w:rsidRPr="00622D16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Maksu aprēķina par pilnām stundām.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FFA738" w14:textId="77777777" w:rsidR="005B495B" w:rsidRDefault="005B495B"/>
-    <w:sectPr w:rsidR="005B495B">
+    <w:p w14:paraId="67FFA738" w14:textId="77777777" w:rsidR="005B495B" w:rsidRPr="00622D16" w:rsidRDefault="005B495B" w:rsidP="00622D16">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="005B495B" w:rsidRPr="00622D16">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD0B9B"/>
     <w:rsid w:val="005B495B"/>
+    <w:rsid w:val="00622D16"/>
     <w:rsid w:val="00DD0B9B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1CAA8C35"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6CE4894F-AF62-4DCA-BAB1-FE7B5F161FC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18675,98 +12156,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -18938,92 +12422,139 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00622D16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00622D16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00622D16"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="71441014">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1272275843">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19046,58 +12577,85 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="359009223">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1358655889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="808011863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/253451-pievienotas-vertibas-nodokla-likums" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19355,55 +12913,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5609</Characters>
+  <Pages>5</Pages>
+  <Words>3765</Words>
+  <Characters>2147</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6580</CharactersWithSpaces>
+  <CharactersWithSpaces>5901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anita Konrade</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>